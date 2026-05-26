--- v0 (2025-10-21)
+++ v1 (2026-05-26)
@@ -11,84 +11,86 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="67"/>
         <w:ind w:left="6837"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>PATVIRTINTA</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="24" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="6837" w:right="379"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Pasvalio Petro Vilei</w:t>
       </w:r>
+      <w:r w:rsidR="001E4B65">
+        <w:t>šio gimnazijos direktoriaus 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> m. </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4B65">
+        <w:t>spalio</w:t>
+      </w:r>
       <w:r w:rsidR="00710DA6">
-        <w:t>šio gimnazijos direktoriaus 2024</w:t>
-[...8 lines deleted...]
-        <w:t>3</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0DB5">
+        <w:t>30</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> d. įsakymu Nr. </w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>V-84</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00A4024A">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00A4024A">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00A4024A">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="18"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:ind w:left="928" w:right="930"/>
         <w:jc w:val="center"/>
@@ -326,102 +328,81 @@
         </w:rPr>
         <w:t>gimnazijoje (toliau – Gimnazijoje) tikslą ir uždavinius, veiklos turinį ir kryptis, atlikimo būdus, trukmę ir fiksavimą, koordinavimą bei priežiūrą.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1833"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="698" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Socialinė-pilietinė veikla vykdoma vadovaujantis 2023–2024 ir 2024–2025 mokslo metų pagrindinio ir vidurinio ugdymo programų bendraisiais ugdymo planais, patvirtintais Lietuvos Respublikos Švietimo, mokslo ir sporto ministerijos 2023 m. balandžio 24 d. d.</w:t>
-[...12 lines deleted...]
-        <w:t>įsakymu Nr. V-586.</w:t>
+        <w:t xml:space="preserve">Socialinė-pilietinė veikla vykdoma vadovaujantis pagrindinio ir vidurinio ugdymo programų bendraisiais ugdymo planais, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04CA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gimnazijos ugdymo planu. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1833"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="700" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Socialinė-pilietinė veikla yra privaloma pagrindinio ir vidurinio ugdymo proceso dalis, įtraukiama į gimnazijos ugdymo planą, siejama su pilietiškumo ugdymu, mokyklos bendruomenės tradicijomis, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, vykdomais projektais, kultūrinėmis ir savirealizacijos </w:t>
+        <w:t xml:space="preserve">Socialinė-pilietinė veikla yra privaloma pagrindinio ir vidurinio ugdymo proceso dalis, įtraukiama į gimnazijos ugdymo planą, siejama su pilietiškumo ugdymu, mokyklos bendruomenės tradicijomis, savanoryste, vykdomais projektais, kultūrinėmis ir savirealizacijos </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>programomis.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00A4024A">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="142"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:ind w:left="928" w:right="76"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -985,57 +966,58 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>IR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>KRYPTYS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4024A" w:rsidRDefault="00A4024A">
+    <w:p w:rsidR="00A4024A" w:rsidRPr="00C04CA1" w:rsidRDefault="00A4024A">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="271"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="700" w:firstLine="707"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Socialinė-pilietinė veikla yra mokymosi turinio dalis ir pasirenkama vadovaujantis šiais principais:</w:t>
@@ -1408,60 +1390,58 @@
         <w:t>vaikams,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="35"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>migrantams,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="36"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>savanorystė</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00A4024A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A4024A">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1060" w:right="480" w:bottom="1100" w:left="1000" w:header="0" w:footer="859" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:spacing w:before="67" w:line="362" w:lineRule="auto"/>
         <w:ind w:left="702" w:right="701"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1474,88 +1454,58 @@
         <w:t>ikimokyklinio ugdymo įstaigose, mokymas, konsultavimas, paskaitos vedimas, pranešimų skaitymas arba kitos panašios veiklos;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1991"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="702" w:right="698" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">socialinio teisingumo. Mokinys turi suvokti, kad jis yra didesnės bendruomenės ir visuomenės narys ir kad nuo kiekvieno asmeninio indėlio priklauso visuomenės gerovė. Visuomenės gerovė užtikrinama, kai visoms asmenų grupėms sudaroma galimybė </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> dalyvauti socialiniame gyvenime. Mokinių indėlis, net ir pats mažiausias, užtikrinant šias galimybes yra neįkainojama pagalba valstybei ir visiems žmonėms. </w:t>
+        <w:t xml:space="preserve">socialinio teisingumo. Mokinys turi suvokti, kad jis yra didesnės bendruomenės ir visuomenės narys ir kad nuo kiekvieno asmeninio indėlio priklauso visuomenės gerovė. Visuomenės gerovė užtikrinama, kai visoms asmenų grupėms sudaroma galimybė lygiavertiškai dalyvauti socialiniame gyvenime. Mokinių indėlis, net ir pats mažiausias, užtikrinant šias galimybes yra neįkainojama pagalba valstybei ir visiems žmonėms. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Todėl mokiniai galėtų būti skatinami </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> teikiant pagalbą savarankiškai arba per įvairias nevyriausybines organizacijas, teikiančias pagalbą stokojantiems, neįgaliems, vienišiems ir pagyvenusiems asmenims, migrantams ir kitiems mokinių artimoje aplinkoje gyvenantiems ir sunkumų patiriantiems žmonėms ir kt.;</w:t>
+        <w:t>Todėl mokiniai galėtų būti skatinami savanoriauti teikiant pagalbą savarankiškai arba per įvairias nevyriausybines organizacijas, teikiančias pagalbą stokojantiems, neįgaliems, vienišiems ir pagyvenusiems asmenims, migrantams ir kitiems mokinių artimoje aplinkoje gyvenantiems ir sunkumų patiriantiems žmonėms ir kt.;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2121"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="702" w:right="698" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dalyvavimo. Socialinė-pilietinė veikla turi padėti mokiniui suprasti, kad demokratinės visuomenės grįstos jų piliečių įsitraukimu ir dalyvavimu sprendžiant visuomenei aktualius klausimus ir kad kolektyvinėmis pastangomis galima pasiekti daugiau, nei veikiant individualiai. Mokiniai skatinami atlikti veiklas ne tik individualiai, bet ir dalyvaujant bendrose veiklose, kurių metu jie mokytųsi pažinti vieni kitus, išklausyti skirtingas nuomones, ieškoti sutarimo, argumentuoti nuomones, atlikti įvairus socialinius vaidmenis, dalintis, bendradarbiauti ir padėti vieni kitiems. </w:t>
@@ -2478,63 +2428,55 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>savanoriška veikla</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7653" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="9F9F9F"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="9F9F9F"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9F9F9F"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="9F9F9F"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="11" w:firstLine="451"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (pagalba sergantiems</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Mentorystė (pagalba sergantiems</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="24"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>bendramoksliams, pagalba mokymosi sunkumų turintiems mokiniams).</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="275" w:lineRule="exact"/>
               <w:ind w:left="402"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3360,124 +3302,102 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7653" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="9F9F9F"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="9F9F9F"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="9F9F9F"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="11" w:right="128" w:firstLine="391"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Bendradarbiavimas su kitomis viešosiomis </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00B4723D">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>insititucijomis</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> ir švietimo įstaigomis</w:t>
+              <w:t>insititucijomis ir švietimo įstaigomis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>, vietos bendr</w:t>
             </w:r>
             <w:r w:rsidR="00B4723D">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>uomenėmis (rajono seniūnijomis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, Pasvalio paslaugų ir užimtumo centru pagyvenusiems ir neįgaliesiems, Pasvalio kultūros centru </w:t>
             </w:r>
             <w:r w:rsidR="00B4723D">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">biblioteka </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ir kt.).</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003C76AD" w:rsidRDefault="003C76AD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="11" w:right="128" w:firstLine="391"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Dalyvavimas Tarptautiniuose projektuose (</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> ir kt.) </w:t>
+              <w:t xml:space="preserve">Dalyvavimas Tarptautiniuose projektuose (Erasmus ir kt.) </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="402"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Kitos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -3812,103 +3732,66 @@
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="702" w:right="696" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1 klasėje mokiniams socialinei-pilietinei veiklai skiriama ne mažiau kaip 3 valandos pilietiškumo pagrindų turiniui, integruotam į kitokią veiklą pilietiškumo pagrindų pamokose (projektams, pilietiškumo akcijoms ir kt.).</w:t>
       </w:r>
       <w:r w:rsidR="00777517">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-[...34 lines deleted...]
-        <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1650"/>
         </w:tabs>
         <w:ind w:left="1650" w:hanging="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Socialinė-pilietinė</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>veikla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -3955,51 +3838,58 @@
         </w:rPr>
         <w:t>pasirenkama.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1805"/>
         </w:tabs>
         <w:spacing w:before="67" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="704" w:firstLine="707"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Socialinei-pilietinei veiklai skirtos valandos nėra įskaičiuotos į mokinio mokymosi krūvį, </w:t>
+        <w:t xml:space="preserve">Socialinei-pilietinei veiklai skirtos valandos nėra įskaičiuotos į mokinio mokymosi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">krūvį, </w:t>
       </w:r>
       <w:r w:rsidR="00693CED">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ji </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">gali būti atliekama ir mokinių atostogų </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>metu.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
@@ -4658,65 +4548,56 @@
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>socialinės-pilietinės</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>veiklos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>įrodymus</w:t>
-[...7 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>įrodymus;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2159"/>
         </w:tabs>
         <w:spacing w:before="137" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="702" w:right="697" w:firstLine="851"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>dalyvauti</w:t>
       </w:r>
       <w:r>
@@ -4799,65 +4680,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>pateikti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">reikiamus </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> apie atliktas socialines-pilietines veiklas bei savo refleksiją iki mokslo metų pabaigos;</w:t>
+        <w:t>reikiamus įrodymus apie atliktas socialines-pilietines veiklas bei savo refleksiją iki mokslo metų pabaigos;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2122"/>
         </w:tabs>
         <w:ind w:left="2122" w:hanging="568"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>kilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5527,186 +5394,397 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>mokslo metų pabaigoje aktyviausius mokinius klasių vadovas gali siūlyti gimnazijos direktoriui, kad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>apdovanotų padėkomis.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
+    <w:p w:rsidR="004E2946" w:rsidRDefault="004E2946" w:rsidP="004E2946">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1785"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="696" w:firstLine="707"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15A53">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ocialinės-pilietinės veiklos atlikimą gimnazijoje ar už jos ribų patvirtina pateiktas laisvos formos raštas su atsakingo asmens parašu/antspaudu, kuriame nurodoma mokinio atlikta veikla, atliktų valandų skaičius. Kitu atveju mokinys renka vaizdinę informaciją, įrodančią vykdytą veiklą. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D15A4" w:rsidRDefault="001D15A4" w:rsidP="004E2946">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1785"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="696" w:firstLine="707"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Socialinės-pilietinės veiklos fiksavimas 1-2 klasių mokiniams:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E22C84" w:rsidRPr="00E22C84" w:rsidRDefault="00E22C84" w:rsidP="001D15A4">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E22C84">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Atliktos veiklos įrodymus (pvz., veiklą patvirtinančius dokumentus, nuotraukas)</w:t>
+      </w:r>
+      <w:r w:rsidR="001D15A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mokiniai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22C84">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kaupia socialinės-pilietinės veiklos aplanke, kuris pildomas Google.doc dokumente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D15A4" w:rsidRPr="001D15A4" w:rsidRDefault="00B1029F" w:rsidP="001D15A4">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1778"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="698"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D15A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Socialinę-pilietinę veiklą mokiniai fiksuoja šios veiklos apskaitos aplanke (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="001D15A4">
+          <w:rPr>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>1 priedas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001D15A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>) ir refleksijos lape (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="001D15A4">
+          <w:rPr>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>2 priedas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001D15A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22C84" w:rsidRPr="001D15A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D15A4" w:rsidRDefault="001D15A4" w:rsidP="001D15A4">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1778"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="698" w:firstLine="707"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...34 lines deleted...]
-    <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
+      <w:r w:rsidRPr="001D15A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Socialinės-pilietinės veiklos fiksavimas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>3-4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D15A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> klasių mokiniams:</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1F48">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B46469" w:rsidRPr="00C26C59" w:rsidRDefault="001D15A4" w:rsidP="00571F08">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1840"/>
+          <w:tab w:val="left" w:pos="1778"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:right="700" w:firstLine="707"/>
+        <w:ind w:right="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00C26C59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mokiniai </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22C84" w:rsidRPr="00C26C59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>socialinę-pilietinę</w:t>
+      </w:r>
+      <w:r w:rsidR="00B46469" w:rsidRPr="00C26C59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veiklą fiksuoja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26C59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>pasirinktine forma, suderinta su klasės vadovu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22C84" w:rsidRPr="00C26C59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Mokiniai </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3282" w:rsidRPr="00C26C59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>veiklas fiksuoja</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22C84" w:rsidRPr="00C26C59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B46469" w:rsidRPr="00C26C59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Google.doc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26C59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formoje (1 priedas)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B46469" w:rsidRPr="00C26C59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arba</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22C84" w:rsidRPr="00C26C59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26C59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kaupia socialinės-pilietinės veiklos atlikimą patvirtinančius </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22C84" w:rsidRPr="00C26C59">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>įrodymus</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...52 lines deleted...]
-        <w:t>3 klasės mokinių socialinės-pilietinės veiklos atlikimą fiksuoja kūrybinių darbų vertinimo komisija.</w:t>
+      <w:r w:rsidR="00C26C59" w:rsidRPr="00C26C59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26C59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pateikia </w:t>
+      </w:r>
+      <w:r w:rsidR="00C26C59" w:rsidRPr="00C26C59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">juos </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22C84" w:rsidRPr="00C26C59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>klasės vadovui.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26C59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mokinys veiklas reflektuoja refleksijos lape</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3282" w:rsidRPr="00C26C59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2</w:t>
+      </w:r>
+      <w:r w:rsidR="00317628" w:rsidRPr="00C26C59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3282" w:rsidRPr="00C26C59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">priedas).  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26C59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22C84" w:rsidRPr="00C26C59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00B46469" w:rsidRPr="00C26C59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1865"/>
         </w:tabs>
         <w:spacing w:line="275" w:lineRule="exact"/>
         <w:ind w:left="1865" w:hanging="455"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Socialinės-pilietinės</w:t>
       </w:r>
@@ -6076,52 +6154,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="22"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>A1-317</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="2" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="704"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>„Dėl Jaunimo savanoriškos tarnybos organizavimo tvarkos aprašo patvirtinimo“, įskaitoma socialinė-pilietinė veikla.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1770"/>
         </w:tabs>
         <w:ind w:left="1770" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Socialinės-pilietinės</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6298,65 +6374,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>įvertinimą</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>„</w:t>
-[...13 lines deleted...]
-        <w:t>“</w:t>
+        <w:t>„įsk“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -6416,73 +6478,81 @@
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>socialines-pilietines</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>veiklas;</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1F48">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3185"/>
         </w:tabs>
         <w:spacing w:before="137"/>
         <w:ind w:left="3185" w:hanging="772"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>užpildęs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="48"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>bei</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="50"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -6610,103 +6680,285 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>socialinę-pilietinę</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>veiklą;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
+    <w:p w:rsidR="00957942" w:rsidRDefault="00B26933" w:rsidP="00B26933">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1793"/>
         </w:tabs>
         <w:spacing w:before="97" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="701" w:firstLine="707"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-    <w:p w:rsidR="00B26933" w:rsidRPr="00B26933" w:rsidRDefault="00B26933" w:rsidP="00B26933">
+      <w:r w:rsidRPr="00B26933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Socialinės-pilietinės veiklos vertinimas </w:t>
+      </w:r>
+      <w:r w:rsidR="0075240B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>3-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>4 klasių mokiniams:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E101E5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C04CA1" w:rsidRPr="00C04CA1" w:rsidRDefault="00E101E5" w:rsidP="00C04CA1">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1793"/>
         </w:tabs>
         <w:spacing w:before="97" w:line="360" w:lineRule="auto"/>
-        <w:ind w:right="701" w:firstLine="707"/>
+        <w:ind w:right="701"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B26933">
-[...3 lines deleted...]
-        <w:t>Socialinės-pilietinės veiklos vertinimas 4 klasių mokiniams: mokslo metų pabaigoje mokinys pateikia socialinės-pilietinės veiklos apskaitos aplanką ir užpildytą refleksiją klasės vadovui.</w:t>
+      <w:r w:rsidRPr="00C04CA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 klasės </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26933" w:rsidRPr="00C04CA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mokslo metų pabaigoje mokinys pateikia </w:t>
+      </w:r>
+      <w:r w:rsidR="00503322" w:rsidRPr="00C04CA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">užpildytą refleksiją (2 priedas) klasės vadovui ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26933" w:rsidRPr="00C04CA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>socialinės-pilietinės veiklos apskaitos aplanką</w:t>
+      </w:r>
+      <w:r w:rsidR="00503322" w:rsidRPr="00C04CA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Google.doc fo</w:t>
+      </w:r>
+      <w:r w:rsidR="00436CD6" w:rsidRPr="00C04CA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00503322" w:rsidRPr="00C04CA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>moje)</w:t>
+      </w:r>
+      <w:r w:rsidR="00436CD6" w:rsidRPr="00C04CA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00503322" w:rsidRPr="00C04CA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>jei pasirinkta tokia veiklų fiksavimo forma</w:t>
+      </w:r>
+      <w:r w:rsidR="00436CD6" w:rsidRPr="00C04CA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C04CA1" w:rsidRDefault="00C04CA1" w:rsidP="00C04CA1">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04CA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>mokslo metų pabaigoje įvertinimą „įsk“ – įskaityta mokinys gauna:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C04CA1" w:rsidRDefault="00C04CA1" w:rsidP="00B661F2">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="97" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1830" w:right="701" w:firstLine="330"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04CA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">įvykdęs socialines-pilietines veiklas; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B661F2" w:rsidRDefault="00C04CA1" w:rsidP="00B661F2">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="97" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1830" w:right="701" w:firstLine="330"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04CA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>užpildęs bei pristatęs socialinės-pilietinės veiklos apskaitos aplanką</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arba pateikęs </w:t>
+      </w:r>
+      <w:r w:rsidR="00B661F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">klasės vadovui </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>visus vykdytos socialinės-pilietinės veiklos įrodymus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04CA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B26933" w:rsidRPr="00B661F2" w:rsidRDefault="00C04CA1" w:rsidP="00B661F2">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="97" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1830" w:right="701" w:firstLine="330"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B661F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reflektavęs atliktą socialinę-pilietinę veiklą ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00B661F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">savo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B661F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>refleksiją pateikęs klasės vadovui;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1831"/>
         </w:tabs>
         <w:spacing w:before="67" w:line="362" w:lineRule="auto"/>
         <w:ind w:right="703" w:firstLine="707"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Jeigu</w:t>
       </w:r>
@@ -6803,65 +7055,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>atsisakė</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>ją vykdyti, fiksuojamas įvertinimas „</w:t>
-[...13 lines deleted...]
-        <w:t>“ – neįskaityta.</w:t>
+        <w:t>ją vykdyti, fiksuojamas įvertinimas „neįsk“ – neįskaityta.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="705" w:firstLine="707"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Neatlikus</w:t>
       </w:r>
@@ -6934,50 +7172,56 @@
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>pabaigoje</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>mokiniui skiriamos papildomos veiklos.</w:t>
       </w:r>
+      <w:r w:rsidR="009F1F48">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRPr="00B26933" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1770"/>
         </w:tabs>
         <w:ind w:left="1770" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Mokinių</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7041,50 +7285,57 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>svarstomi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>mokytojų</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> taryboje.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1F48">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B26933" w:rsidRDefault="00B26933" w:rsidP="00B26933">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1770"/>
         </w:tabs>
         <w:ind w:left="1770" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:spacing w:before="139" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="4115" w:right="3259" w:firstLine="994"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7481,51 +7732,59 @@
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">koreguojamas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>atsižvelgiant į tėvų ir mokytojų pasiūlymus, pastabas, naują patirtį, švietimo dokumentus.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00A4024A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00A4024A">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00997188" w:rsidRDefault="00997188">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00997188">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1060" w:right="480" w:bottom="1100" w:left="1000" w:header="0" w:footer="859" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="64"/>
         <w:ind w:left="0" w:right="703"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Socialinės-pilietinės</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>veiklos</w:t>
@@ -8224,81 +8483,88 @@
                       <a:ext cx="5728898" cy="7704105"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A4024A">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1060" w:right="480" w:bottom="1100" w:left="1000" w:header="0" w:footer="859" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AB3F67" w:rsidRDefault="00AB3F67">
+    <w:p w:rsidR="004C3483" w:rsidRDefault="004C3483">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AB3F67" w:rsidRDefault="00AB3F67">
+    <w:p w:rsidR="004C3483" w:rsidRDefault="004C3483">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
     <w:pPr>
       <w:pStyle w:val="Pagrindinistekstas"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -8341,56 +8607,56 @@
                       <w:txbxContent>
                         <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
                           <w:pPr>
                             <w:pStyle w:val="Pagrindinistekstas"/>
                             <w:spacing w:before="10"/>
                             <w:ind w:left="60"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="000D172E">
+                          <w:r w:rsidR="004B31E2">
                             <w:rPr>
                               <w:noProof/>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
-                            <w:t>9</w:t>
+                            <w:t>8</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
@@ -8400,87 +8666,87 @@
                 <w:txbxContent>
                   <w:p w:rsidR="00A4024A" w:rsidRDefault="00B1029F">
                     <w:pPr>
                       <w:pStyle w:val="Pagrindinistekstas"/>
                       <w:spacing w:before="10"/>
                       <w:ind w:left="60"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="000D172E">
+                    <w:r w:rsidR="004B31E2">
                       <w:rPr>
                         <w:noProof/>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
-                      <w:t>9</w:t>
+                      <w:t>8</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AB3F67" w:rsidRDefault="00AB3F67">
+    <w:p w:rsidR="004C3483" w:rsidRDefault="004C3483">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AB3F67" w:rsidRDefault="00AB3F67">
+    <w:p w:rsidR="004C3483" w:rsidRDefault="004C3483">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17C75F5C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="487E696A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="702" w:hanging="281"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
@@ -8599,191 +8865,232 @@
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8582" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="396"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A4024A"/>
     <w:rsid w:val="0001697E"/>
     <w:rsid w:val="000D172E"/>
     <w:rsid w:val="000E573D"/>
     <w:rsid w:val="00102309"/>
     <w:rsid w:val="0013711C"/>
     <w:rsid w:val="00154775"/>
+    <w:rsid w:val="0018031D"/>
+    <w:rsid w:val="001D15A4"/>
+    <w:rsid w:val="001E4B65"/>
     <w:rsid w:val="00286723"/>
+    <w:rsid w:val="00286995"/>
     <w:rsid w:val="00293886"/>
     <w:rsid w:val="002A7383"/>
     <w:rsid w:val="002B22C2"/>
     <w:rsid w:val="002C56F0"/>
     <w:rsid w:val="002D2245"/>
     <w:rsid w:val="002E37F6"/>
     <w:rsid w:val="002F0D33"/>
     <w:rsid w:val="00311918"/>
     <w:rsid w:val="003143AB"/>
+    <w:rsid w:val="00315487"/>
+    <w:rsid w:val="00317628"/>
     <w:rsid w:val="003211AC"/>
     <w:rsid w:val="00323F9F"/>
     <w:rsid w:val="0035215A"/>
     <w:rsid w:val="003626D1"/>
     <w:rsid w:val="00395F2A"/>
     <w:rsid w:val="003C76AD"/>
     <w:rsid w:val="003D3679"/>
     <w:rsid w:val="0041534D"/>
     <w:rsid w:val="004171F3"/>
     <w:rsid w:val="00430AD2"/>
+    <w:rsid w:val="00436CD6"/>
     <w:rsid w:val="004404A6"/>
     <w:rsid w:val="00450FB6"/>
     <w:rsid w:val="00463A83"/>
     <w:rsid w:val="0048275F"/>
+    <w:rsid w:val="004B31E2"/>
+    <w:rsid w:val="004C3483"/>
+    <w:rsid w:val="004E2946"/>
+    <w:rsid w:val="00503322"/>
     <w:rsid w:val="005057B8"/>
     <w:rsid w:val="0053392B"/>
     <w:rsid w:val="005376B6"/>
+    <w:rsid w:val="0058572B"/>
     <w:rsid w:val="00585ED1"/>
+    <w:rsid w:val="005A7DC3"/>
     <w:rsid w:val="005F2D15"/>
     <w:rsid w:val="00606ABE"/>
     <w:rsid w:val="00625F79"/>
     <w:rsid w:val="00631816"/>
     <w:rsid w:val="00692E71"/>
     <w:rsid w:val="00693CED"/>
     <w:rsid w:val="006A0A9F"/>
+    <w:rsid w:val="006F7B33"/>
     <w:rsid w:val="00710DA6"/>
+    <w:rsid w:val="007377D8"/>
+    <w:rsid w:val="00737EB5"/>
     <w:rsid w:val="0074259A"/>
     <w:rsid w:val="00751B13"/>
+    <w:rsid w:val="0075240B"/>
     <w:rsid w:val="007732A9"/>
     <w:rsid w:val="00777517"/>
+    <w:rsid w:val="0077773C"/>
     <w:rsid w:val="007A71C3"/>
     <w:rsid w:val="007A7A95"/>
     <w:rsid w:val="007B17FC"/>
     <w:rsid w:val="007D00E7"/>
     <w:rsid w:val="007E0270"/>
     <w:rsid w:val="007E10E6"/>
     <w:rsid w:val="00800618"/>
     <w:rsid w:val="00806A58"/>
     <w:rsid w:val="00843FC3"/>
     <w:rsid w:val="00872AEE"/>
+    <w:rsid w:val="00887439"/>
     <w:rsid w:val="008A2FC1"/>
+    <w:rsid w:val="00911857"/>
+    <w:rsid w:val="00913980"/>
+    <w:rsid w:val="0095078E"/>
     <w:rsid w:val="0095556D"/>
+    <w:rsid w:val="00957942"/>
     <w:rsid w:val="00966138"/>
     <w:rsid w:val="00986E31"/>
+    <w:rsid w:val="00997188"/>
     <w:rsid w:val="009A6690"/>
+    <w:rsid w:val="009B0F2C"/>
     <w:rsid w:val="009C0723"/>
+    <w:rsid w:val="009E60C5"/>
+    <w:rsid w:val="009F1F48"/>
     <w:rsid w:val="009F4AD4"/>
     <w:rsid w:val="00A356C3"/>
     <w:rsid w:val="00A4024A"/>
     <w:rsid w:val="00A44701"/>
     <w:rsid w:val="00AB3CBE"/>
     <w:rsid w:val="00AB3F67"/>
+    <w:rsid w:val="00B00ECB"/>
+    <w:rsid w:val="00B039A4"/>
     <w:rsid w:val="00B1029F"/>
     <w:rsid w:val="00B26933"/>
+    <w:rsid w:val="00B46469"/>
     <w:rsid w:val="00B4723D"/>
+    <w:rsid w:val="00B661F2"/>
     <w:rsid w:val="00B766E2"/>
     <w:rsid w:val="00BB4844"/>
     <w:rsid w:val="00BC27B2"/>
+    <w:rsid w:val="00BE0870"/>
+    <w:rsid w:val="00C029EF"/>
+    <w:rsid w:val="00C04CA1"/>
     <w:rsid w:val="00C26808"/>
+    <w:rsid w:val="00C26C59"/>
     <w:rsid w:val="00C779D4"/>
     <w:rsid w:val="00CE6A73"/>
     <w:rsid w:val="00CF496C"/>
+    <w:rsid w:val="00D13219"/>
+    <w:rsid w:val="00D41D17"/>
     <w:rsid w:val="00D67FBD"/>
     <w:rsid w:val="00D77458"/>
     <w:rsid w:val="00D94BB8"/>
+    <w:rsid w:val="00DB4CBC"/>
     <w:rsid w:val="00DC2F72"/>
+    <w:rsid w:val="00DD3282"/>
+    <w:rsid w:val="00E101E5"/>
     <w:rsid w:val="00E15A53"/>
+    <w:rsid w:val="00E22C84"/>
+    <w:rsid w:val="00EA0DB5"/>
     <w:rsid w:val="00EA2666"/>
     <w:rsid w:val="00EF49B3"/>
     <w:rsid w:val="00F5115C"/>
     <w:rsid w:val="00F84D65"/>
     <w:rsid w:val="00F93225"/>
     <w:rsid w:val="00F96257"/>
     <w:rsid w:val="00FA02FB"/>
+    <w:rsid w:val="00FB6576"/>
     <w:rsid w:val="00FB7937"/>
     <w:rsid w:val="00FD4FC6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="164C320F"/>
   <w15:docId w15:val="{395DD302-7B71-43D8-8E25-B9E8A82FC066}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -9217,50 +9524,78 @@
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="702"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sraopastraipa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="prastasis"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="702" w:firstLine="851"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="prastasis"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Debesliotekstas">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="DebesliotekstasDiagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00997188"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DebesliotekstasDiagrama">
+    <w:name w:val="Debesėlio tekstas Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Debesliotekstas"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00997188"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lt-LT"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licejus.lt/uploads/Dokumentai/SV_1priedas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licejus.lt/uploads/Dokumentai/SV_2priedas.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -9519,82 +9854,83 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2115</Words>
-  <Characters>12060</Characters>
+  <Words>2146</Words>
+  <Characters>12236</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>100</Lines>
+  <Lines>101</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14147</CharactersWithSpaces>
+  <CharactersWithSpaces>14354</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Pavad_ukiui</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-01-03T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2024-08-19T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
 </Properties>
 </file>